--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -41,54 +41,54 @@
   <si>
     <t>公司地址：台中市西區日盛街20號</t>
   </si>
   <si>
     <t>公司電話：(04)22019522|傳真：(04)22019520</t>
   </si>
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>產品名稱</t>
   </si>
   <si>
     <t>單價</t>
   </si>
   <si>
     <t>數量</t>
   </si>
   <si>
     <t>小計</t>
   </si>
   <si>
     <t>總金額</t>
   </si>
   <si>
-    <t>匯出時間：2026-08-24 064958</t>
-[...2 lines deleted...]
-    <t>估價編號：Q1787525398</t>
+    <t>匯出時間：2026-10-08 153419</t>
+  </si>
+  <si>
+    <t>估價編號：Q1791444859</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>